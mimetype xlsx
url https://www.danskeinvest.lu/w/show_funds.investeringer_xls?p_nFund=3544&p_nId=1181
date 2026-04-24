--- v0 (2026-02-23)
+++ v1 (2026-04-24)
@@ -448,92 +448,92 @@
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="1">
-        <v>74.472</v>
+        <v>75.715</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="1">
-        <v>17.852</v>
+        <v>16.952</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>data</vt:lpstr>