--- v0 (2026-02-23)
+++ v1 (2026-04-24)
@@ -13,896 +13,851 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4515"/>
   <workbookPr date1904="false" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="120" windowWidth="28695" windowHeight="14310"/>
   </bookViews>
   <sheets>
     <sheet name="data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="272">
   <si>
     <t xml:space="preserve">Date</t>
   </si>
   <si>
     <t xml:space="preserve">Name of investment/security</t>
   </si>
   <si>
     <t xml:space="preserve">ISIN code</t>
   </si>
   <si>
     <t xml:space="preserve">Type</t>
   </si>
   <si>
     <t xml:space="preserve">Currency</t>
   </si>
   <si>
     <t xml:space="preserve">Country</t>
   </si>
   <si>
     <t xml:space="preserve">Weight</t>
   </si>
   <si>
     <t xml:space="preserve">Alphabet Inc. A</t>
   </si>
   <si>
     <t xml:space="preserve">US02079K3059</t>
   </si>
   <si>
     <t xml:space="preserve">Equities</t>
   </si>
   <si>
     <t xml:space="preserve">USD</t>
   </si>
   <si>
     <t xml:space="preserve">USA </t>
   </si>
   <si>
+    <t xml:space="preserve">NVIDIA Corp.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US67066G1040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
     <t xml:space="preserve">Microsoft Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">US5949181045</t>
   </si>
   <si>
     <t xml:space="preserve">Equities</t>
   </si>
   <si>
     <t xml:space="preserve">USD</t>
   </si>
   <si>
     <t xml:space="preserve">USA </t>
   </si>
   <si>
-    <t xml:space="preserve">NVIDIA Corp.</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Eli Lilly &amp; Co.</t>
   </si>
   <si>
     <t xml:space="preserve">US5324571083</t>
   </si>
   <si>
     <t xml:space="preserve">Equities</t>
   </si>
   <si>
     <t xml:space="preserve">USD</t>
   </si>
   <si>
     <t xml:space="preserve">USA </t>
   </si>
   <si>
     <t xml:space="preserve">JPMorgan Chase &amp; Co.</t>
   </si>
   <si>
     <t xml:space="preserve">US46625H1005</t>
   </si>
   <si>
     <t xml:space="preserve">Equities</t>
   </si>
   <si>
     <t xml:space="preserve">USD</t>
   </si>
   <si>
     <t xml:space="preserve">USA </t>
   </si>
   <si>
+    <t xml:space="preserve">Schneider Electric SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FR0000121972</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">France </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AstraZeneca Plc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GB0009895292</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GBP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">United Kingdom </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sumitomo Mitsui Financial Group Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JP3890350006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JPY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Japan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ecolab Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US2788651006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Merck &amp; Co. Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US58933Y1055</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nordson Corp.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US6556631025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taiwan Semiconductor Manufacturing Co. Ltd. (ADR)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US8740391003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Waste Management Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US94106L1098</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Air Liquide S.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FR0000120073</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">France </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASML Holding NV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NL0010273215</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netherlands </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NatWest Group Plc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GB00BM8PJY71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GBP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">United Kingdom </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABB Ltd.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CH0012221716</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Switzerland </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siemens AG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE0007236101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Germany </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rockwell Automation Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US7739031091</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keyence Corp.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JP3236200006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JPY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Japan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AT&amp;T Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US00206R1023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thermo Fisher Scientific Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US8835561023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trane Technologies Plc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IE00BK9ZQ967</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deutsche Telekom AG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE0005557508</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Germany </t>
+  </si>
+  <si>
+    <t xml:space="preserve">London Stock Exchange Group Plc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GB00B0SWJX34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GBP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">United Kingdom </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danaher Corp.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US2358511028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boston Scientific Corp.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US1011371077</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
     <t xml:space="preserve">Visa Inc. A</t>
   </si>
   <si>
     <t xml:space="preserve">US92826C8394</t>
   </si>
   <si>
     <t xml:space="preserve">Equities</t>
   </si>
   <si>
     <t xml:space="preserve">USD</t>
   </si>
   <si>
     <t xml:space="preserve">USA </t>
   </si>
   <si>
+    <t xml:space="preserve">Cadence Design Systems Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US1273871087</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intesa Sanpaolo SpA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IT0000072618</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Germany </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intuitive Surgical Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US46120E6023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AIA Group Ltd.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HK0000069689</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HKD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hong Kong </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infineon Technologies AG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE0006231004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Germany </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aptiv Plc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JE00BTDN8H13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lonza Group AG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CH0013841017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Switzerland </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orange S.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FR0000133308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">France </t>
+  </si>
+  <si>
     <t xml:space="preserve">S&amp;P Global Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">US78409V1044</t>
   </si>
   <si>
     <t xml:space="preserve">Equities</t>
   </si>
   <si>
     <t xml:space="preserve">USD</t>
   </si>
   <si>
     <t xml:space="preserve">USA </t>
   </si>
   <si>
-    <t xml:space="preserve">Intuitive Surgical Inc.</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">GB0009895292</t>
+    <t xml:space="preserve">Allianz SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE0008404005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Germany </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAP SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE0007164600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Germany </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Planet Fitness Inc. A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US72703H1014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Waste Connections Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CA94106B1013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alcon AG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CH0432492467</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Switzerland </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pearson Plc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GB0006776081</t>
   </si>
   <si>
     <t xml:space="preserve">Equities</t>
   </si>
   <si>
     <t xml:space="preserve">GBP</t>
   </si>
   <si>
     <t xml:space="preserve">United Kingdom </t>
   </si>
   <si>
-    <t xml:space="preserve">Schneider Electric SE</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">FR0000121972</t>
+    <t xml:space="preserve">Datadog Inc. A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US23804L1035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xylem Inc/NY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US98419M1009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zscaler Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US98980G1022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AECOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US00766T1007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Capgemini SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FR0000125338</t>
   </si>
   <si>
     <t xml:space="preserve">Equities</t>
   </si>
   <si>
     <t xml:space="preserve">EUR</t>
   </si>
   <si>
     <t xml:space="preserve">France </t>
   </si>
   <si>
-    <t xml:space="preserve">ASML Holding NV</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">NL0010273215</t>
+    <t xml:space="preserve">Marsh &amp; McLennan Cos Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US5717481023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eaton Corp. Plc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IE00B8KQN827</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Itron Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US4657411066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dassault Systemes SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FR0014003TT8</t>
   </si>
   <si>
     <t xml:space="preserve">Equities</t>
   </si>
   <si>
     <t xml:space="preserve">EUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Netherlands </t>
-[...343 lines deleted...]
-  <si>
     <t xml:space="preserve">France </t>
-  </si>
-[...313 lines deleted...]
-    <t xml:space="preserve">USA </t>
   </si>
   <si>
     <t xml:space="preserve">Dexcom Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">US2521311074</t>
   </si>
   <si>
     <t xml:space="preserve">Equities</t>
   </si>
   <si>
     <t xml:space="preserve">USD</t>
   </si>
   <si>
     <t xml:space="preserve">USA </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="165" formatCode="#0.00"/>
     <numFmt numFmtId="166" formatCode="dd.mm.yyyy"/>
   </numFmts>
@@ -910,58 +865,55 @@
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" xfId="0">
       <alignment wrapText="false"/>
     </xf>
-    <xf numFmtId="166" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
     <xf numFmtId="166" xfId="0"/>
@@ -1312,1334 +1264,1265 @@
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="1">
-        <v>6.654</v>
+        <v>6.723</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="1">
-        <v>6.061</v>
+        <v>6.281</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="1">
-        <v>4.971</v>
+        <v>4.215</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="1">
-        <v>3.534</v>
+        <v>3.502</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1">
-        <v>3.287</v>
+        <v>3.104</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="1">
-        <v>2.617</v>
+        <v>2.818</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="1">
-        <v>2.574</v>
+        <v>2.746</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="9">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="1">
-        <v>2.489</v>
+        <v>2.564</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="1">
-        <v>2.394</v>
+        <v>2.541</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="11">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="1">
-        <v>2.353</v>
+        <v>2.452</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="12">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>59</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="1">
-        <v>2.198</v>
+        <v>2.452</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="13">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13" t="s">
         <v>65</v>
       </c>
       <c r="F13" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="1">
-        <v>2.143</v>
+        <v>2.355</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="14">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14" t="s">
         <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>70</v>
       </c>
       <c r="F14" t="s">
         <v>71</v>
       </c>
       <c r="G14" s="1">
-        <v>2.117</v>
+        <v>2.279</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="15">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" t="s">
         <v>73</v>
       </c>
       <c r="D15" t="s">
         <v>74</v>
       </c>
       <c r="E15" t="s">
         <v>75</v>
       </c>
       <c r="F15" t="s">
         <v>76</v>
       </c>
       <c r="G15" s="1">
-        <v>2.067</v>
+        <v>2.238</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="16">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B16" t="s">
         <v>77</v>
       </c>
       <c r="C16" t="s">
         <v>78</v>
       </c>
       <c r="D16" t="s">
         <v>79</v>
       </c>
       <c r="E16" t="s">
         <v>80</v>
       </c>
       <c r="F16" t="s">
         <v>81</v>
       </c>
       <c r="G16" s="1">
-        <v>2.065</v>
+        <v>2.188</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="17">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>
       <c r="C17" t="s">
         <v>83</v>
       </c>
       <c r="D17" t="s">
         <v>84</v>
       </c>
       <c r="E17" t="s">
         <v>85</v>
       </c>
       <c r="F17" t="s">
         <v>86</v>
       </c>
       <c r="G17" s="1">
-        <v>2.011</v>
+        <v>1.872</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="18">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B18" t="s">
         <v>87</v>
       </c>
       <c r="C18" t="s">
         <v>88</v>
       </c>
       <c r="D18" t="s">
         <v>89</v>
       </c>
       <c r="E18" t="s">
         <v>90</v>
       </c>
       <c r="F18" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="1">
-        <v>2.004</v>
+        <v>1.867</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="19">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B19" t="s">
         <v>92</v>
       </c>
       <c r="C19" t="s">
         <v>93</v>
       </c>
       <c r="D19" t="s">
         <v>94</v>
       </c>
       <c r="E19" t="s">
         <v>95</v>
       </c>
       <c r="F19" t="s">
         <v>96</v>
       </c>
       <c r="G19" s="1">
-        <v>1.984</v>
+        <v>1.858</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="20">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" t="s">
         <v>98</v>
       </c>
       <c r="D20" t="s">
         <v>99</v>
       </c>
       <c r="E20" t="s">
         <v>100</v>
       </c>
       <c r="F20" t="s">
         <v>101</v>
       </c>
       <c r="G20" s="1">
-        <v>1.947</v>
+        <v>1.842</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="21">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B21" t="s">
         <v>102</v>
       </c>
       <c r="C21" t="s">
         <v>103</v>
       </c>
       <c r="D21" t="s">
         <v>104</v>
       </c>
       <c r="E21" t="s">
         <v>105</v>
       </c>
       <c r="F21" t="s">
         <v>106</v>
       </c>
       <c r="G21" s="1">
-        <v>1.852</v>
+        <v>1.837</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="22">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B22" t="s">
         <v>107</v>
       </c>
       <c r="C22" t="s">
         <v>108</v>
       </c>
       <c r="D22" t="s">
         <v>109</v>
       </c>
       <c r="E22" t="s">
         <v>110</v>
       </c>
       <c r="F22" t="s">
         <v>111</v>
       </c>
       <c r="G22" s="1">
-        <v>1.799</v>
+        <v>1.837</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="23">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B23" t="s">
         <v>112</v>
       </c>
       <c r="C23" t="s">
         <v>113</v>
       </c>
       <c r="D23" t="s">
         <v>114</v>
       </c>
       <c r="E23" t="s">
         <v>115</v>
       </c>
       <c r="F23" t="s">
         <v>116</v>
       </c>
       <c r="G23" s="1">
-        <v>1.796</v>
+        <v>1.827</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="24">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B24" t="s">
         <v>117</v>
       </c>
       <c r="C24" t="s">
         <v>118</v>
       </c>
       <c r="D24" t="s">
         <v>119</v>
       </c>
       <c r="E24" t="s">
         <v>120</v>
       </c>
       <c r="F24" t="s">
         <v>121</v>
       </c>
       <c r="G24" s="1">
-        <v>1.759</v>
+        <v>1.802</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="25">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B25" t="s">
         <v>122</v>
       </c>
       <c r="C25" t="s">
         <v>123</v>
       </c>
       <c r="D25" t="s">
         <v>124</v>
       </c>
       <c r="E25" t="s">
         <v>125</v>
       </c>
       <c r="F25" t="s">
         <v>126</v>
       </c>
       <c r="G25" s="1">
-        <v>1.75</v>
+        <v>1.742</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="26">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B26" t="s">
         <v>127</v>
       </c>
       <c r="C26" t="s">
         <v>128</v>
       </c>
       <c r="D26" t="s">
         <v>129</v>
       </c>
       <c r="E26" t="s">
         <v>130</v>
       </c>
       <c r="F26" t="s">
         <v>131</v>
       </c>
       <c r="G26" s="1">
-        <v>1.72</v>
+        <v>1.726</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="27">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B27" t="s">
         <v>132</v>
       </c>
       <c r="C27" t="s">
         <v>133</v>
       </c>
       <c r="D27" t="s">
         <v>134</v>
       </c>
       <c r="E27" t="s">
         <v>135</v>
       </c>
       <c r="F27" t="s">
         <v>136</v>
       </c>
       <c r="G27" s="1">
-        <v>1.599</v>
+        <v>1.671</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="28">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B28" t="s">
         <v>137</v>
       </c>
       <c r="C28" t="s">
         <v>138</v>
       </c>
       <c r="D28" t="s">
         <v>139</v>
       </c>
       <c r="E28" t="s">
         <v>140</v>
       </c>
       <c r="F28" t="s">
         <v>141</v>
       </c>
       <c r="G28" s="1">
-        <v>1.589</v>
+        <v>1.668</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="29">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B29" t="s">
         <v>142</v>
       </c>
       <c r="C29" t="s">
         <v>143</v>
       </c>
       <c r="D29" t="s">
         <v>144</v>
       </c>
       <c r="E29" t="s">
         <v>145</v>
       </c>
       <c r="F29" t="s">
         <v>146</v>
       </c>
       <c r="G29" s="1">
-        <v>1.546</v>
+        <v>1.657</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="30">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B30" t="s">
         <v>147</v>
       </c>
       <c r="C30" t="s">
         <v>148</v>
       </c>
       <c r="D30" t="s">
         <v>149</v>
       </c>
       <c r="E30" t="s">
         <v>150</v>
       </c>
       <c r="F30" t="s">
         <v>151</v>
       </c>
       <c r="G30" s="1">
-        <v>1.478</v>
+        <v>1.587</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="31">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B31" t="s">
         <v>152</v>
       </c>
       <c r="C31" t="s">
         <v>153</v>
       </c>
       <c r="D31" t="s">
         <v>154</v>
       </c>
       <c r="E31" t="s">
         <v>155</v>
       </c>
       <c r="F31" t="s">
         <v>156</v>
       </c>
       <c r="G31" s="1">
-        <v>1.472</v>
+        <v>1.556</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="32">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B32" t="s">
         <v>157</v>
       </c>
       <c r="C32" t="s">
         <v>158</v>
       </c>
       <c r="D32" t="s">
         <v>159</v>
       </c>
       <c r="E32" t="s">
         <v>160</v>
       </c>
       <c r="F32" t="s">
         <v>161</v>
       </c>
       <c r="G32" s="1">
-        <v>1.454</v>
+        <v>1.551</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="33">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B33" t="s">
         <v>162</v>
       </c>
       <c r="C33" t="s">
         <v>163</v>
       </c>
       <c r="D33" t="s">
         <v>164</v>
       </c>
       <c r="E33" t="s">
         <v>165</v>
       </c>
       <c r="F33" t="s">
         <v>166</v>
       </c>
       <c r="G33" s="1">
-        <v>1.436</v>
+        <v>1.545</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="34">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B34" t="s">
         <v>167</v>
       </c>
       <c r="C34" t="s">
         <v>168</v>
       </c>
       <c r="D34" t="s">
         <v>169</v>
       </c>
       <c r="E34" t="s">
         <v>170</v>
       </c>
       <c r="F34" t="s">
         <v>171</v>
       </c>
       <c r="G34" s="1">
-        <v>1.346</v>
+        <v>1.422</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="35">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B35" t="s">
         <v>172</v>
       </c>
       <c r="C35" t="s">
         <v>173</v>
       </c>
       <c r="D35" t="s">
         <v>174</v>
       </c>
       <c r="E35" t="s">
         <v>175</v>
       </c>
       <c r="F35" t="s">
         <v>176</v>
       </c>
       <c r="G35" s="1">
-        <v>1.324</v>
+        <v>1.336</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="36">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B36" t="s">
         <v>177</v>
       </c>
       <c r="C36" t="s">
         <v>178</v>
       </c>
       <c r="D36" t="s">
         <v>179</v>
       </c>
       <c r="E36" t="s">
         <v>180</v>
       </c>
       <c r="F36" t="s">
         <v>181</v>
       </c>
       <c r="G36" s="1">
-        <v>1.315</v>
+        <v>1.323</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="37">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B37" t="s">
         <v>182</v>
       </c>
       <c r="C37" t="s">
         <v>183</v>
       </c>
       <c r="D37" t="s">
         <v>184</v>
       </c>
       <c r="E37" t="s">
         <v>185</v>
       </c>
       <c r="F37" t="s">
         <v>186</v>
       </c>
       <c r="G37" s="1">
-        <v>1.269</v>
+        <v>1.302</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="38">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B38" t="s">
         <v>187</v>
       </c>
       <c r="C38" t="s">
         <v>188</v>
       </c>
       <c r="D38" t="s">
         <v>189</v>
       </c>
       <c r="E38" t="s">
         <v>190</v>
       </c>
       <c r="F38" t="s">
         <v>191</v>
       </c>
       <c r="G38" s="1">
-        <v>1.253</v>
+        <v>1.263</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="39">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B39" t="s">
         <v>192</v>
       </c>
       <c r="C39" t="s">
         <v>193</v>
       </c>
       <c r="D39" t="s">
         <v>194</v>
       </c>
       <c r="E39" t="s">
         <v>195</v>
       </c>
       <c r="F39" t="s">
         <v>196</v>
       </c>
       <c r="G39" s="1">
-        <v>1.157</v>
+        <v>1.253</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="40">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B40" t="s">
         <v>197</v>
       </c>
       <c r="C40" t="s">
         <v>198</v>
       </c>
       <c r="D40" t="s">
         <v>199</v>
       </c>
       <c r="E40" t="s">
         <v>200</v>
       </c>
       <c r="F40" t="s">
         <v>201</v>
       </c>
       <c r="G40" s="1">
-        <v>1.146</v>
+        <v>1.239</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="41">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B41" t="s">
         <v>202</v>
       </c>
       <c r="C41" t="s">
         <v>203</v>
       </c>
       <c r="D41" t="s">
         <v>204</v>
       </c>
       <c r="E41" t="s">
         <v>205</v>
       </c>
       <c r="F41" t="s">
         <v>206</v>
       </c>
       <c r="G41" s="1">
-        <v>1.014</v>
+        <v>1.143</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="42">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B42" t="s">
         <v>207</v>
       </c>
       <c r="C42" t="s">
         <v>208</v>
       </c>
       <c r="D42" t="s">
         <v>209</v>
       </c>
       <c r="E42" t="s">
         <v>210</v>
       </c>
       <c r="F42" t="s">
         <v>211</v>
       </c>
       <c r="G42" s="1">
-        <v>1.01</v>
+        <v>1.107</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="43">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B43" t="s">
         <v>212</v>
       </c>
       <c r="C43" t="s">
         <v>213</v>
       </c>
       <c r="D43" t="s">
         <v>214</v>
       </c>
       <c r="E43" t="s">
         <v>215</v>
       </c>
       <c r="F43" t="s">
         <v>216</v>
       </c>
       <c r="G43" s="1">
-        <v>1.007</v>
+        <v>0.983</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="44">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B44" t="s">
         <v>217</v>
       </c>
       <c r="C44" t="s">
         <v>218</v>
       </c>
       <c r="D44" t="s">
         <v>219</v>
       </c>
       <c r="E44" t="s">
         <v>220</v>
       </c>
       <c r="F44" t="s">
         <v>221</v>
       </c>
       <c r="G44" s="1">
-        <v>0.999</v>
+        <v>0.933</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="45">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B45" t="s">
         <v>222</v>
       </c>
       <c r="C45" t="s">
         <v>223</v>
       </c>
       <c r="D45" t="s">
         <v>224</v>
       </c>
       <c r="E45" t="s">
         <v>225</v>
       </c>
       <c r="F45" t="s">
         <v>226</v>
       </c>
       <c r="G45" s="1">
-        <v>0.982</v>
+        <v>0.929</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="46">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B46" t="s">
         <v>227</v>
       </c>
       <c r="C46" t="s">
         <v>228</v>
       </c>
       <c r="D46" t="s">
         <v>229</v>
       </c>
       <c r="E46" t="s">
         <v>230</v>
       </c>
       <c r="F46" t="s">
         <v>231</v>
       </c>
       <c r="G46" s="1">
-        <v>0.967</v>
+        <v>0.888</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="47">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B47" t="s">
         <v>232</v>
       </c>
       <c r="C47" t="s">
         <v>233</v>
       </c>
       <c r="D47" t="s">
         <v>234</v>
       </c>
       <c r="E47" t="s">
         <v>235</v>
       </c>
       <c r="F47" t="s">
         <v>236</v>
       </c>
       <c r="G47" s="1">
-        <v>0.941</v>
+        <v>0.866</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="48">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B48" t="s">
         <v>237</v>
       </c>
       <c r="C48" t="s">
         <v>238</v>
       </c>
       <c r="D48" t="s">
         <v>239</v>
       </c>
       <c r="E48" t="s">
         <v>240</v>
       </c>
       <c r="F48" t="s">
         <v>241</v>
       </c>
       <c r="G48" s="1">
-        <v>0.927</v>
+        <v>0.827</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="49">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B49" t="s">
         <v>242</v>
       </c>
       <c r="C49" t="s">
         <v>243</v>
       </c>
       <c r="D49" t="s">
         <v>244</v>
       </c>
       <c r="E49" t="s">
         <v>245</v>
       </c>
       <c r="F49" t="s">
         <v>246</v>
       </c>
       <c r="G49" s="1">
-        <v>0.89</v>
+        <v>0.771</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="50">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B50" t="s">
         <v>247</v>
       </c>
       <c r="C50" t="s">
         <v>248</v>
       </c>
       <c r="D50" t="s">
         <v>249</v>
       </c>
       <c r="E50" t="s">
         <v>250</v>
       </c>
       <c r="F50" t="s">
         <v>251</v>
       </c>
       <c r="G50" s="1">
-        <v>0.804</v>
+        <v>0.731</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="51">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B51" t="s">
         <v>252</v>
       </c>
       <c r="C51" t="s">
         <v>253</v>
       </c>
       <c r="D51" t="s">
         <v>254</v>
       </c>
       <c r="E51" t="s">
         <v>255</v>
       </c>
       <c r="F51" t="s">
         <v>256</v>
       </c>
       <c r="G51" s="1">
-        <v>0.647</v>
+        <v>0.703</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="52">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B52" t="s">
         <v>257</v>
       </c>
       <c r="C52" t="s">
         <v>258</v>
       </c>
       <c r="D52" t="s">
         <v>259</v>
       </c>
       <c r="E52" t="s">
         <v>260</v>
       </c>
       <c r="F52" t="s">
         <v>261</v>
       </c>
       <c r="G52" s="1">
-        <v>0.593</v>
+        <v>0.558</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="53">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B53" t="s">
         <v>262</v>
       </c>
       <c r="C53" t="s">
         <v>263</v>
       </c>
       <c r="D53" t="s">
         <v>264</v>
       </c>
       <c r="E53" t="s">
         <v>265</v>
       </c>
       <c r="F53" t="s">
         <v>266</v>
       </c>
       <c r="G53" s="1">
-        <v>0.59</v>
+        <v>0.471</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="54">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B54" t="s">
         <v>267</v>
       </c>
       <c r="C54" t="s">
         <v>268</v>
       </c>
       <c r="D54" t="s">
         <v>269</v>
       </c>
       <c r="E54" t="s">
         <v>270</v>
       </c>
       <c r="F54" t="s">
         <v>271</v>
       </c>
       <c r="G54" s="1">
-        <v>0.566</v>
-[...68 lines deleted...]
-        <v>0.421</v>
+        <v>0.469</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>data</vt:lpstr>