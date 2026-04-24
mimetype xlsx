--- v0 (2026-02-23)
+++ v1 (2026-04-24)
@@ -592,299 +592,299 @@
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="1">
-        <v>18.853</v>
+        <v>19.161</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="1">
-        <v>18.825</v>
+        <v>19.019</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="1">
-        <v>15.587</v>
+        <v>15.287</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="1">
-        <v>9.999</v>
+        <v>10.04</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1">
-        <v>9.341</v>
+        <v>9.271</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="1">
-        <v>8.434</v>
+        <v>8.562</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="1">
-        <v>5.891</v>
+        <v>5.734</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="9">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="1">
-        <v>4.929</v>
+        <v>4.838</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="1">
-        <v>4.597</v>
+        <v>4.648</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="11">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="1">
-        <v>1.655</v>
+        <v>1.633</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="12">
-        <v>46021</v>
+        <v>46080</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>59</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="1">
-        <v>1.119</v>
+        <v>1.215</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>data</vt:lpstr>